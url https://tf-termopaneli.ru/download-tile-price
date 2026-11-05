--- v0 (2026-09-20)
+++ v1 (2026-11-05)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Параметры</t>
   </si>
   <si>
     <t>Стоимость</t>
   </si>
   <si>
     <t>Дата формирования:</t>
   </si>
   <si>
     <t>Телефон:</t>
   </si>
   <si>
     <t>+7 (499) 397-75-77</t>
   </si>
   <si>
-    <t>20.09.2026</t>
+    <t>05.11.2026</t>
   </si>
   <si>
     <t>«Берёзакерамика» фасадная</t>
   </si>
   <si>
     <t>BRICK STONE бежевый</t>
   </si>
   <si>
     <t>250х75 мм</t>
   </si>
   <si>
     <t>Wall серый</t>
   </si>
   <si>
     <t>245х65 мм  7 мм</t>
   </si>
   <si>
     <t>AKITA бежевый</t>
   </si>
   <si>
     <t>245x65 мм 7 мм</t>
   </si>
   <si>
     <t>Brick wall табачный</t>
   </si>
@@ -1030,255 +1030,255 @@
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="15.75">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2">
         <v>1610.0</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="15.75">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="2">
-        <v>1510.0</v>
+        <v>1610.0</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6" customHeight="1" ht="15.75">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2">
-        <v>1510.0</v>
+        <v>1610.0</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="6">
         <v>44739</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="15.75">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="2">
         <v>1610.0</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="15.75">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="2">
-        <v>1510.0</v>
+        <v>1610.0</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="15.75">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="2">
-        <v>1510.0</v>
+        <v>1610.0</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="15.75">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="2">
-        <v>1510.0</v>
+        <v>1610.0</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="15.75">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="2">
-        <v>1510.0</v>
+        <v>1610.0</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="15.75">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="2">
-        <v>1510.0</v>
+        <v>1610.0</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="15.75">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2">
-        <v>1510.0</v>
+        <v>1610.0</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="15.75">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="2">
-        <v>1510.0</v>
+        <v>1610.0</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="15.75">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="2">
-        <v>1510.0</v>
+        <v>1610.0</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="15.75">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="2">
-        <v>1510.0</v>
+        <v>1610.0</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="15.75">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="2">
         <v>1610.0</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="15.75">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="2">
-        <v>1510.0</v>
+        <v>1610.0</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="15.75">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="2">
-        <v>1510.0</v>
+        <v>1610.0</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="15.75">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="2">
         <v>1610.0</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="15.75">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="2">
         <v>1610.0</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="15.75">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="2">
-        <v>1510.0</v>
+        <v>1610.0</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="15.75">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="2">
         <v>1610.0</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="15.75">
       <c r="A23" t="s">
         <v>40</v>
       </c>
       <c r="B23" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="2">
         <v>1610.0</v>
       </c>
     </row>
     <row r="24" spans="1:6" customHeight="1" ht="15.75">